--- v0 (2026-06-02)
+++ v1 (2026-08-31)
@@ -1,122 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Cassi\Desktop\USA Softball Imports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Cassi\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D7CDE24-4085-4442-BC04-0C232A1E4039}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A3F1BA2E-FA1A-4A28-8BEF-7AB1F6D14617}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{76C52F97-B02E-432A-811C-088B498A16D4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E46E3F87-D62C-4F59-8176-1CDAFB97F1C5}"/>
   </bookViews>
   <sheets>
-    <sheet name="Volunteer" sheetId="1" r:id="rId1"/>
+    <sheet name="Volunteers_2027" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Volunteer First Name</t>
   </si>
   <si>
     <t>Volunteer Last Name</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone 1</t>
   </si>
   <si>
-    <t>Phone 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Email</t>
   </si>
   <si>
     <t>Offering</t>
   </si>
   <si>
-    <t>Enrollment Field 2</t>
-[...11 lines deleted...]
-    <t>Enrollment Field 6</t>
+    <t>Gender</t>
   </si>
   <si>
     <t>Volunteer Type</t>
   </si>
   <si>
     <t>Associated Organization</t>
   </si>
   <si>
     <t>Volunteer Birthday</t>
   </si>
   <si>
-    <t>Gender</t>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>1000 Main Street</t>
+  </si>
+  <si>
+    <t>Rocklin</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>916-111-1234</t>
+  </si>
+  <si>
+    <t>jon@teamsideline.com</t>
+  </si>
+  <si>
+    <t>10u</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Coach</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -215,51 +227,51 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="34">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -393,56 +405,50 @@
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
@@ -564,51 +570,51 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -943,141 +949,150 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84ACFF9F-44F6-48B7-AFA7-92E917D3AA79}">
-  <dimension ref="A1:S1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8A06598-AD4E-43F7-8DBE-B88C6EF745B8}">
+  <dimension ref="A1:M2"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
-  <cols>
-[...7 lines deleted...]
-  </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2">
+        <v>95677</v>
+      </c>
+      <c r="G2" t="s">
         <v>18</v>
       </c>
-      <c r="L1" t="s">
-[...21 lines deleted...]
-        <v>17</v>
+      <c r="H2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M2" s="1">
+        <v>32915</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Volunteer</vt:lpstr>
+      <vt:lpstr>Volunteers_2027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>